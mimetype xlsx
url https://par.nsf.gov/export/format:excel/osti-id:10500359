--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,185 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10500359</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/LIPIcs.APPROX/RANDOM.2023.24</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Independent Sets in Elimination Graphs with a Submodular Objective</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chekuri, Chandra; Quanrud, Kent</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Megow, Nicole; Smith, Adam</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Approximation, Randomization, and Combinatorial Optimization. Algorithms and Techniques, APPROX/RANDOM 2023, September 11-13, 2023, Atlanta, Georgia, USA</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Maximum weight independent set (MWIS) admits a 1/k-approximation in inductively k-independent graphs [Karhan Akcoglu et al., 2002; Ye and Borodin, 2012] and a 1/(2k)-approximation in k-perfectly orientable graphs [Kammer and Tholey, 2014]. These are a parameterized class of graphs that generalize k-degenerate graphs, chordal graphs, and intersection graphs of various geometric shapes such as intervals, pseudo-disks, and several others [Ye and Borodin, 2012; Kammer and Tholey, 2014]. We consider a generalization of MWIS to a submodular objective. Given a graph G = (V,E) and a non-negative submodular function f: 2^V → ℝ_+, the goal is to approximately solve max_{S ∈ ℐ_G} f(S) where ℐ_G is the set of independent sets of G. We obtain an Ω(1/k)-approximation for this problem in the two mentioned graph classes. The first approach is via the multilinear relaxation framework and a simple contention resolution scheme, and this results in a randomized algorithm with approximation ratio at least 1/e(k+1). This approach also yields parallel (or low-adaptivity) approximations.
+Motivated by the goal of designing efficient and deterministic algorithms, we describe two other algorithms for inductively k-independent graphs that are inspired by work on streaming algorithms: a preemptive greedy algorithm and a primal-dual algorithm. In addition to being simpler and faster, these algorithms, in the monotone submodular case, yield the first deterministic constant factor approximations for various special cases that have been previously considered such as intersection graphs of intervals, disks and pseudo-disks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2129816</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Schloss Dagstuhl – Leibniz-Zentrum für Informatik</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Atlanta, Georgia, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>