--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10500478</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/e25111564</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Percolation Theories for Quantum Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Meng, Xiangyi; Hu, Xinqi; Tian, Yu; Dong, Gaogao; Lambiotte, Renaud; Gao, Jianxi; Havlin, Shlomo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Entropy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1564</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1099-4300</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quantum networks have experienced rapid advancements in both theoretical and experimental domains over the last decade, making it increasingly important to understand their large-scale features from the viewpoint of statistical physics. This review paper discusses a fundamental question: how can entanglement be effectively and indirectly (e.g., through intermediate nodes) distributed between distant nodes in an imperfect quantum network, where the connections are only partially entangled and subject to quantum noise? We survey recent studies addressing this issue by drawing exact or approximate mappings to percolation theory, a branch of statistical physics centered on network connectivity. Notably, we show that the classical percolation frameworks do not uniquely define the network’s indirect connectivity. This realization leads to the emergence of an alternative theory called “concurrence percolation”, which uncovers a previously unrecognized quantum advantage that emerges at large scales, suggesting that quantum networks are more resilient than initially assumed within classical percolation contexts, offering refreshing insights into future quantum network design.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047488</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>