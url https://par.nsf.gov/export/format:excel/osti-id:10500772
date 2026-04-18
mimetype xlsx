--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10500772</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IROS55552.2023.10342051</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interaction-Aware and Hierarchically-Explainable Heterogeneous Graph-based Imitation Learning for Autonomous Driving Simulation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tabatabaie, Mahan; He, Suining; Shin, Kang G.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3576 to 3581</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-6654-9190-7</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Understanding and learning the actor-to-X inter-actions (AXIs), such as those between the focal vehicles (actor) and other traffic participants (e.g., other vehicles, pedestrians) as well as traffic environments (e.g., city/road map), is essential for the development of a decision-making model and simulation of autonomous driving (AD). Existing practices on imitation learning (IL) for AD simulation, despite the advances in the model learnability, have not accounted for fusing and differentiating the heterogeneous AXIs in complex road environments. Furthermore, how to further explain the hierarchical structures within the complex AXIs remains largely under-explored. To overcome these challenges, we propose HGIL, an interaction- aware and hierarchically-explainable Heterogeneous _Graph- based Imitation Learning approach for AD simulation. We have designed a novel heterogeneous interaction graph (HIG) to provide local and global representation as well as awareness of the AXIs. Integrating the HIG as the state embeddings, we have designed a hierarchically-explainable generative adversarial imitation learning approach, with local sub-graph and global cross-graph attention, to capture the interaction behaviors and driving decision-making processes. Our data-driven simulation and explanation studies have corroborated the accuracy and explainability of HGIL in learning and capturing the complex AXIs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2239897</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>