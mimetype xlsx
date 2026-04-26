--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10500905</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3655627</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>HLPerf: Demystifying the Performance of HLS-based Graph Neural Networks with Dataflow Architectures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhao, Chenfeng; Faber, Clayton J.; Chamberlain, Roger D.; Zhang, Xuan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Reconfigurable Technology and Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-7406</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The development of FPGA-based applications using HLS is fraught with performance pitfalls and large design space exploration times. These issues are exacerbated when the application is complicated and its performance is dependent on the input data set, as is often the case with graph neural network approaches to machine learning. Here, we introduce HLPerf, an open-source, simulation-based performance evaluation framework for dataflow architectures that both supports early exploration of the design space and shortens the performance evaluation cycle. We apply the methodology to GNNHLS, an HLS-based graph neural network benchmark containing 6 commonly used graph neural network models and 4 datasets with distinct topologies and scales. The results show that HLPerf achieves over 10 000 × average simulation acceleration relative to RTL simulation and over 400 × acceleration relative to state-of-the-art cycle-accurate tools at the cost of 7% mean error rate relative to actual FPGA implementation performance. This acceleration positions HLPerf as a viable component in the design cycle.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942900; 1739643</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>