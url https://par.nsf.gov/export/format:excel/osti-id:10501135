--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10501135</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/A24J0B01J</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Moorings along the seafloor cable route extending offshore from Oliktok Point, Alaska, from April to September of 2023.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Thomson, Jim; Smith, Madison</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Seafloor moorings measuring pressure and temperature were deployed from April to September 2023 at three sites near the route of the fiber optic telecommunications cable that extends offshore of Oliktok Point, Alaska.  The raw data data (1 Hertz (Hz) sampling) are processed for hourly estimates of the ocean surface wave conditions, along with average seawater temperature and average depth.   The sites were ice-covered from April to July, then mostly open water in August and September.  The data were collected to calibrate proxy wave measurements using Distributed Acoustic Sensing (DAS) from the telecommunications cable.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2214651; 2215134</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Oliktok Point, Alaska</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>