--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10501605</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0181349</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparing first-principles density functionals plus corrections for the lattice dynamics of YBa2Cu3O6</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ning, Jinliang; Lane, Christopher; Barbiellini, Bernardo; Markiewicz, Robert S.; Bansil, Arun; Ruzsinszky, Adrienn; Perdew, John P.; Sun, Jianwei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-14T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The enigmatic mechanism underlying unconventional high-temperature superconductivity, especially the role of lattice dynamics, has remained a subject of debate. Theoretical insights have long been hindered due to the lack of an accurate first-principles description of the lattice dynamics of cuprates. Recently, using the r2SCAN meta-generalized gradient approximation (meta-GGA) functional, we have been able to achieve accurate phonon spectra of an insulating cuprate YBa2Cu3O6 and discover significant magnetoelastic coupling in experimentally interesting Cu–O bond stretching optical modes [Ning et al., Phys. Rev. B 107, 045126 (2023)]. We extend this work by comparing Perdew–Burke–Ernzerhof and r2SCAN performances with corrections from the on-site Hubbard U and the D4 van der Waals (vdW) methods, aiming at further understanding on both the materials science side and the density functional side. We demonstrate the importance of vdW and self-interaction corrections for accurate first-principles YBa2Cu3O6 lattice dynamics. Since r2SCAN by itself partially accounts for these effects, the good performance of r2SCAN is now more fully explained. In addition, the performances of the Tao–Mo series of meta-GGAs, which are constructed in a different way from the strongly constrained and appropriately normed (SCAN) meta-GGA and its revised version r2SCAN, are also compared and discussed.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2344734</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF-PAR</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>