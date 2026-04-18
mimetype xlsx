--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10501759</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/educsci13111070</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Past, the Present, and the Future of the Evolution of Mixed Reality in Teacher Education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dieker, Lisa; Hughes, Charles; Hynes, Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Maria B. Peterson-Ahmad</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Education Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1070</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2227-7102</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The authors in this article provide a historical view (past) on the development of mixed reality (MR) simulation in teacher education as well as a brief history of simulation from other fields along with foundational knowledge on the evolution of simulation. The authors provide a systematic review of the current state (present) of the research in MR for teacher education within the past 5 years aligned with the research question “What are the uses, practices, and outcomes of MR simulation in teacher preparation?”. Three themes were identified, i.e., simulation to this point is designed by teacher educators, feedback matters in impacting outcomes, and practice is safe and reflective for those who prepare teachers in these environments. A summary is provided of these key articles and the findings. The authors conclude the article by sharing the potential evolution (future) of aspects of the model of MR, focusing on the use of AI agents and multi-modal data collection, including biometric signals, providing insights into simulation in teacher education.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114808</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>