--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10501766</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>From chaos to order: Boundary-driven flow transitions in microtubule-kinesin active fluid</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dickie, J.H.; Weng, T.; Chen, Y.-C.; He, Y.; Saxena, S; Pelcovits, R.; Powers, T.R.; Wu, K.-T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bulletin of the American Physical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-0503</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Microtubule-kinesin active fluids are distinguished from conventional passive fluids by their unique ability to consume local fuel, ATP, to generate internal active stress. This stress drives internal flow autonomously and promotes micromixing, without the need for external pumps. When confined within a looped boundary, these active fluids can spontaneously self-organize into river-like flows. However, the influence of a moving boundary on these flow behaviors has remained elusive. Here, we investigate the role of a moving boundary on the flow kinematics of active fluids. We confined the active fluid within a thin cuboidal boundary with one side serving as a mobile boundary. Our data reveals that when the boundary's moving speed does not exceed the intrinsic flow speed of the active fluid, the fluid is dominated by chaotic, turbulence-like flows. The velocity correlation length of the flow is close to the intrinsic vortex size induced by the internal active stress. Conversely, as the boundary's moving speed greatly exceeds that of the active fluid, the flow gradually transitions to a conventional cavity flow pattern. In this regime, the velocity correlation length increases and saturates to those of water. Our work elucidates the intricate interplay between a moving boundary and active fluid behavior.
+*We acknowledge support from the National Science Foundation (NSF-CBET-2045621).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2045621</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Minneapolis, MN</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>