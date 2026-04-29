--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10502122</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaaiss.v2i1.27682</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Auto Annotation of Linguistic Features for Audio Deepfake Discernment</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nwosu, Kifekachukwu; Evered, Chloe; Khanjani, Zahra; Bhalli, Noshaba; Davis, Lavon; Mallinson, Christine; Janeja, Vandana P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Symposium Series</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>242 to 244</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2994-4317</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present an innovative approach to auto-annotate Expert Defined Linguistic Features (EDLFs) as subsequences in audio time series to improve audio deepfake discernment. In our prior work, these linguistic features – namely pitch, pause, breath, consonant release bursts, and overall audio quality, labeled by experts on the entire audio signal – have been shown to improve detection of audio deepfakes with AI algorithms. We now expand our approach to pilot a way to auto annotate subsequences in the time series that correspond to each EDLF. We developed an ensemble of discords, i.e. anomalies in time series, detected using matrix profiles across multiple discord lengths to identify multiple types of EDLFs. Working closely with linguistic experts, we evaluated where discords overlapped with EDLFs in the audio signal data. Our ensemble method to detect discords across multiple discord lengths achieves much higher accuracy than using individual discord lengths to detect EDLFs. With this approach and domain validation we establish the feasibility of using time series subsequences to capture EDLFs to supplement annotation by domain experts, for improved audio deepfake detection.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210011</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for the Advancement of Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>