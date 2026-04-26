--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10502132</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-24-533-2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Opinion: The importance of historical and paleoclimate aerosol radiative effects</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mahowald, Natalie M.; Li, Longlei; Albani, Samuel; Hamilton, Douglas S.; Kok, Jasper F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>533 to 551</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Estimating past aerosol radiative effects and their uncertainties is an important topic in climate science. Aerosol radiative effects propagate into large uncertainties in estimates of how present and future climate evolves with changing greenhouse gas emissions. A deeper understanding of how aerosols affected the atmospheric energy budget under past climates is hindered in part by a lack of relevant paleo-observations and in part because less attention has been paid to the problem. Because of the lack of information we do not seek here to determine the change in the radiative forcing due to aerosol changes but rather to estimate the uncertainties in those changes. Here we argue that current uncertainties from emission uncertainties (90 % confidence interval range spanning 2.8 W m−2) are just as large as model spread uncertainties (2.8 W m−2) in calculating preindustrial to present-day aerosol radiative effects. There are no estimates of radiative forcing for important aerosols such as wildfire and dust aerosols in most paleoclimate time periods. However, qualitative analysis of paleoclimate proxies suggests that changes in aerosols between different past climates are similar in magnitude to changes in aerosols between the preindustrial and present day; plus, there is the added uncertainty from the variability in aerosols and fires in the preindustrial. From the limited literature we crudely estimate a paleoclimate aerosol uncertainty for the Last Glacial Maximum relative to preindustrial of 4.8 W m−2, and we estimate the uncertainty in the aerosol feedback in the natural Earth system over the paleoclimate (Last Glacial Maximum to preindustrial) to be about 3.2 W m−2 K−1. In order to more accurately assess the uncertainty in historical aerosol radiative effects, we propose a new model intercomparison project, which would include multiple plausible emission scenarios tested across a range of state-of-the-art climate models over the historical period. These emission scenarios would then be compared to the available independent aerosol observations to constrain which are most probable. In addition, future efforts should work to characterize and constrain paleo-aerosol forcings and uncertainties. Careful propagation of aerosol uncertainties in the literature is required to ensure an accurate quantification of uncertainties in projections of future climate changes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2151093; 1856389</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>COPERNICUS GESELLSCHAFT MBH</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>