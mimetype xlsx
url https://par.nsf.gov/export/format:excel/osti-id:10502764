--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10502764</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/1.5142571</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EWOD-aided droplet transport on texture ratchets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sun, Di; Böhringer, Karl F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-02T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Physics Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-6951</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We report a digital microfluidic device to transport aqueous droplets on an open surface in air using electrowetting-on-dielectric (EWOD) with anisotropic ratchet conveyors (ARCs). ARCs are micro-sized periodic semicircular hydrophilic regions on a hydrophobic background, providing anisotropic wettability. SiNx and Cytop are used as the dielectric layer between the water droplet and working electrodes. By adopting parylene as a stencil mask, hydrophilic patterning on the hydrophobic Cytop thin film layer is achieved without the loss of Cytop hydrophobicity. While the traditional EWOD platform requires the control of multiple electrodes to transport the droplet, our system utilizes only two controlling electrodes. We demonstrate that 15 μl water droplets are transported at a speed of 13 mm/s under 60 Vpeak sinusoid AC signal at 50 Hz. Droplet transport at 20 Hz is also presented, demonstrating that the system can operate within a range of frequencies.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025489</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>