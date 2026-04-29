--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10502784</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-3881/ad1039</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>TESS Hunt for Young and Maturing Exoplanets (THYME). XI. An Earth-sized Planet Orbiting a Nearby, Solar-like Host in the 400 Myr Ursa Major Moving Group</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Capistrant, Benjamin K.; Soares-Furtado, Melinda; Vanderburg, Andrew; Jankowski, Alyssa; Mann, Andrew W.; Ross, Gabrielle; Srdoc, Gregor; Hinkel, Natalie R.; Becker, Juliette; Magliano, Christian; Limbach, Mary Anne; Stephan, Alexander P.; Nine, Andrew C.; Tofflemire, Benjamin M.; Kraus, Adam L.; Giacalone, Steven; Winn, Joshua N.; Bieryla, Allyson; Bouma, Luke G.; Ciardi, David R.; Collins, Karen A.; Covone, Giovanni; de Beurs, Zoë L.; Huang, Chelsea X.; Jenkins, Jon M.; Kreidberg, Laura; Latham, David W.; Quinn, Samuel N.; Seager, Sara; Shporer, Avi; Twicken, Joseph D.; Wohler, Bill; Vanderspek, Roland K.; Yarza, Ricardo; Ziegler, Carl</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astronomical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Young terrestrial worlds are critical test beds to constrain prevailing theories of planetary formation and evolution. We present the discovery of HD 63433 d—a nearby (22 pc), Earth-sized planet transiting a young Sun-like star (TOI-1726, HD 63433). HD 63433 d is the third planet detected in this multiplanet system. The kinematic, rotational, and abundance properties of the host star indicate that it belongs to the young (414 ± 23 Myr) Ursa Major moving group, whose membership we update using new data from the third data release of the Gaia mission and TESS. Our transit analysis of the TESS light curves indicates that HD 63433 d has a radius of 1.1&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;⊕&lt;/sub&gt;and closely orbits its host star with a period of 4.2 days. To date, HD 63433 d is the smallest confirmed exoplanet with an age less than 500 Myr, and the nearest young Earth-sized planet. Furthermore, the apparent brightness of the stellar host (&lt;italic&gt;V&lt;/italic&gt;≃ 6.9 mag) makes this transiting multiplanet system favorable to further investigations, including spectroscopic follow-up to probe the atmospheric loss in a young Earth-sized world.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2143763</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journals of the AAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>