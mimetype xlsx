--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10503171</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.46328/ijonses.60</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Work Patterns and Financing College: A Descriptive Regional Report regarding Students at Hispanic-Serving Institutions in New Mexico and Texas</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ramos, Jorje; Rodin, Jason; Preuss, Michael; Sosa, Eric; Dorsett, Christine; Burleson, Chenoa</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal on Social and Education Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 31</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2688-7061</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>College students at 14 Hispanic-Serving Institutions (HSIs) in New Mexico and Texas were surveyed about their experiences in and perceptions of higher education. Three primary foci were students’ employment status, work commitments, and means of financing college. Most of the informants reported working while in college and, similar to previously reported national averages, 69.4% of the informants were actively employed. Twice as many of the actively employed informants worked off campus as on campus and over three-quarters of employed students reported working part-time. There were no significance differences in these areas by gender, ethnicity, or even when broken out as Latinas, Latinos, non-Hispanic females and non-Hispanic males but students of non-traditional age reported a work commitment at significantly higher levels. For hours of work per week, there were also no significant differences by gender, ethnicity, and for the four possible subsets (Latinas, Latinos, etc.) but being a non-traditional aged student and being married/cohabiting were associated with working more hours at statistically significant levels. Students at the HSIs in New Mexico also reported more hours of work at statistically significant levels. Differences by gender, ethnicity, age, relational status, and state were found for means of funding college.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1764268</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Society for Technology, Education, and Science (ISTES): www.istes.org</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>