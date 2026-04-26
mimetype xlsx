--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10503301</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1257/mic.20200472</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Too Good to Be True? Retention Rules for Noisy Agents</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Espinosa, Francisco; Ray, Debraj</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Economic Journal: Microeconomics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>493-535</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1945-7669</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>An agent who privately knows his type seeks to be retained by a principal. Agents signal their type with some ambient noise, but can alter this noise, perhaps at some cost. Our main finding is that in equilibrium, the principal treats extreme signals in either direction with suspicion, and retains the agent if and only if the signal falls in some intermediate bounded set. In short, she follows the maxim: “if it seems too good to be true, it probably is.” We consider extensions and applications, including non-normal signal structures, dynamics with term limits, risky portfolio management, and political risk-taking. (JEL D72, D82, G11, G41)</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1851758</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Economic Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>