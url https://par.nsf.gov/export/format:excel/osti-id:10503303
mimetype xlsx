--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10503303</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1257/aer.20220316</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measuring Upward Mobility</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ray, Debraj; Genicot, Garance</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Economic Review</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3044-3089</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-8282</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We conceptualize and measure upward mobility over income or wealth. At the core of our exercise is the Growth Progressivity Axiom: transfers of instantaneous growth rates from relatively rich to poor individuals increases upward mobility. This axiom, along with mild auxiliary restrictions, identifies an “upward mobility kernel” with a single free parameter, in which mobility is linear in individual growth rates, with geometrically declining weights on baseline incomes. We extend this kernel to trajectories over intervals. The analysis delivers an upward mobility index that does not rely on panel data. That significantly expands our analytical scope to data-poor settings. (JEL D31, D63, I32, O15, O40)</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1851758; 2315720</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Economic Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>