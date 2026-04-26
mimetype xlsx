--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10503358</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v38i20.30212</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fair Graph Learning Using Constraint-Aware Priority Adjustment and Graph Masking in River Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>He, Erhu; Xie, Yiqun; Sun, Alexander; Zwart, Jacob; Yang, Jie; Jin, Zhenong; Wang, Yang; Karimi, Hassan; Jia, Xiaowei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>22087 to 22095</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accurate prediction of water quality and quantity is crucial for sustainable development and human well-being. However, existing data-driven methods often suffer from spatial biases in model performance due to heterogeneous data, limited observations, and noisy sensor data. To overcome these challenges, we propose Fair-Graph, a novel graph-based recurrent neural network that leverages interrelated knowledge from multiple rivers to predict water flow and temperature within large-scale stream networks. Additionally, we introduce node-specific graph masks for information aggregation and adaptation to enhance prediction over heterogeneous river segments. To reduce performance disparities across river segments, we introduce a centralized coordination strategy that adjusts training priorities for segments. We evaluate the prediction of water temperature within the Delaware River Basin, and the prediction of streamflow using simulated data from U.S. National Water Model in the Houston River network. The results showcase improvements in predictive performance and highlight the proposed model's ability to maintain spatial fairness over different river segments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2147195; 2239175; 2316305</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>