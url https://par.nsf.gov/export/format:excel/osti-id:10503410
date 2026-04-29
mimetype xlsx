--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10503410</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17603/ds2-abbs-0966</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Natural Hazards Engineering Research Infrastructure, Science Plan, Multi-Hazard Research to Make a More Resilient World, Third Edition</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Robertson, Ian; Bobet, Antonio; Edge, Billy; Holmes, William; Johnson, David; LaChance, Marti; Ramirez, Julio</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>A&amp;M, Texas University; of, University Hawaii; University, Purdue (purdue.edu); +, Rutherford Chekene; of, University Texas</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This is the third edition of the NSF Science Plan for the Natural Hazards Engineering Research Infrastructure (NHERI). It was developed to focus natural hazards research on some of the major challenges communities face as they work to enhance their resilience to natural hazard events. It provides information for researchers, funding agencies, practitioners, students, and the public on the critical research needs and the process of conducting multi-hazard research to advance hazards engineering practice and community resilience. The Science Plan provides Grand Challenges and Key Research Questions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2129782</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Designsafe-CI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>