--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10503639</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023JB027565</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inverting Geodetic Strain Rates for Slip Deficit Rate in Complex Deforming Zones: An Application to the New Zealand Plate Boundary</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Johnson, Kaj M.; Wallace, Laura M.; Maurer, Jeremy; Hamling, Ian; Williams, Charles; Rollins, Chris; Gerstenberger, Matt; Van Dissen, Russ</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Solid Earth</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9313</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The potential for future earthquakes on faults is often inferred from inversions of geodetically derived surface velocities for locking on faults using kinematic models such as block models. This can be challenging in complex deforming zones with many closely spaced faults or where deformation is not readily described with block motions. Furthermore, surface strain rates are more directly related to coupling on faults than surface velocities. We present a methodology for estimating slip deficit rate directly from strain rate and apply it to New Zealand for the purpose of incorporating geodetic data in the 2022 revision of the New Zealand National Seismic Hazard Model. The strain rate inversions imply slightly higher slip deficit rates than the preferred geologic slip rates on sections of the major strike‐slip systems including the Alpine Fault, the Marlborough Fault System and the northern part of the North Island Fault System. Slip deficit rates are significantly lower than even the lowest geologic estimates on some strike‐slip faults in the southern North Island Fault System near Wellington. Over the entire plate boundary, geodetic slip deficit rates are systematically higher than geologic slip rates for faults slipping less than one mm/yr but lower on average for faults with slip rates between about 5 and 25 mm/yr. We show that 70%–80% of the total strain rate field can be attributed to elastic strain due to fault coupling. The remaining 20%–30% shows systematic spatial patterns of strain rate style that is often consistent with local geologic style of faulting.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2121631; 2121666</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>