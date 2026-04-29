--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10505274</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3897/zookeys.1198.118355</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A review of Nearctic Lathrobium (Coleoptera, Staphylinidae), with revision and descriptions of new flightless species from the mountains of the southeastern U.S.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Haberski, Adam; Caterino, Michael S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ZooKeys</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>193 to 277</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1313-2989</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Species of the genus&lt;italic&gt;Lathrobium&lt;/italic&gt;Gravenhorst (Coleoptera: Staphylinidae: Paederinae) from North America north of Mexico are reviewed and 41 species are recognized. Morphology and mitochondrial COI sequence data were used to guide species designations in three flightless lineages endemic to the southern Appalachian Mountains, a biologically diverse region known for cryptic diversity. Using a combination of phylogeny, algorithm-based species delimitation analyses, and genitalic morphology, five new cryptic species are described and possible biogeographic scenarios for their speciation hypothesized:&lt;italic&gt;L. balsamense&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;,&lt;italic&gt;L. camplyacra&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;,&lt;italic&gt;L. islae&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;,&lt;italic&gt;L. lividum&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;,&lt;italic&gt;L. smokiense&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;Five additional species are described:&lt;italic&gt;L. absconditum&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;,&lt;italic&gt;L. hardeni&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;,&lt;italic&gt;L. lapidum&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;,&lt;italic&gt;L. solum&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;, and&lt;italic&gt;L. thompsonorum&lt;/italic&gt;Haberski &amp; Caterino,&lt;bold&gt;sp. nov.&lt;/bold&gt;Two species are transferred from&lt;italic&gt;Lathrobium&lt;/italic&gt;to&lt;italic&gt;Pseudolathra&lt;/italic&gt;Casey:&lt;italic&gt;Pseudolathra parcum&lt;/italic&gt;(LeConte, 1880),&lt;bold&gt;comb. nov.&lt;/bold&gt;and&lt;italic&gt;Pseudolathra texana&lt;/italic&gt;(Casey, 1905),&lt;bold&gt;comb. nov.&lt;/bold&gt;Twenty-six names are reduced to synonymy. Lectotypes are designated for 47 species. Larvae are described where known, and characters of possible diagnostic value are summarized. Species diagnoses, distributions, illustrations of male and female genitalia, and a key to&lt;italic&gt;Lathrobium&lt;/italic&gt;species known from the Nearctic region (including several introduced species) are provided.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1916263</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ZooKeys</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>