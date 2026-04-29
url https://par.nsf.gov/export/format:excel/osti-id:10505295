--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10505295</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.watres.2023.120489</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Improving model capability in simulating spatiotemporal variations and flow contributions of nitrate export in tile-drained catchments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cao, Peiyu; Lu, Chaoqun; Crumpton, William; Helmers, Matthew; Green, David; Stenback, Greg</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Water Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>244</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>120489</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0043-1354</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>It is essential to identify the dominant flow paths, hot spots and hot periods of hydrological nitrate-nitrogen (NO3-N) losses for developing nitrogen loads reduction strategies in agricultural watersheds. Coupled biogeochemical transformations and hydrological connectivity regulate the spatiotemporal dynamics of water and NO3-N export along surface and subsurface flows. However, modeling performance is usually limited by the oversimplification of natural and human-managed processes and insufficient representation of spatiotemporally varied hydrological and biogeochemical cycles in agricultural watersheds. In this study, we improved a spatially distributed process-based hydro-ecological model (DLEM-catchment) and applied the model to four tile-drained catchments with mixed agricultural management and diverse landscape in Iowa, Midwestern US. The quantitative statistics show that the improved model well reproduced the daily and monthly water discharge, NO3-N concentration and loading measured from 2015 to 2019 in all four catchments. The model estimation shows that subsurface flow (tile flow + lateral flow) dominates the discharge (70%-75%) and NO3-N loading (77%-82%) over the years. However, the contributions of tile drainage and lateral flow vary remarkably among catchments due to different tile-drained area percentages and the presence of farmed potholes (former depressional wetlands that have been drained for agricultural production). Furthermore, we found that agricultural management (e.g. tillage and fertilizer management) and catchment characteristics (e.g. soil properties, farmed potholes, and tile drainage) play important roles in predicting the spatial distributions of NO3-N leaching and loading. The simulated results reveal that the model improvements in representing water retention capacity (snow processes, soil roughness, and farmed potholes) and tile drainage improved model performance in estimating discharge and NO3-N export at a daily time step, while improvement of agricultural management mainly impacts NO3-N export prediction. This study underlines the necessity of characterizing catchment properties, agricultural management practices, flow-specific NO3-N movement, and spatial heterogeneity of NO3-N fluxes for accurately simulating water quality dynamics and predicting the impacts of agricultural conservation nutrient reduction strategies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945036; 1903722</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>