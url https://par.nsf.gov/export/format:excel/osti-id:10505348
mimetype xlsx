--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10505348</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/cpz1.1036</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RCPA: An Open‐Source R Package for Data Processing, Differential Analysis, Consensus Pathway Analysis, and Visualization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nguyen, Hung; Nguyen, Ha; Maghsoudi, Zeynab; Tran, Bang; Draghici, Sorin; Nguyen, Tin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Current Protocols</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2691-1299</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Identifying impacted pathways is important because it provides insights into the biology underlying conditions beyond the detection of differentially expressed genes. Because of the importance of such analysis, more than 100 pathway analysis methods have been developed thus far. Despite the availability of many methods, it is challenging for biomedical researchers to learn and properly perform pathway analysis. First, the sheer number of methods makes it challenging to learn and choose the correct method for a given experiment. Second, computational methods require users to be savvy with coding syntax, and comfortable with command‐line environments, areas that are unfamiliar to most life scientists. Third, as learning tools and computational methods are typically implemented only for a few species (i.e., human and some model organisms), it is difficult to perform pathway analysis on other species that are not included in many of the current pathway analysis tools. Finally, existing pathway tools do not allow researchers to combine, compare, and contrast the results of different methods and experiments for both hypothesis testing and analysis purposes. To address these challenges, we developed an open‐source R package for Consensus Pathway Analysis (RCPA) that allows researchers to conveniently: (1) download and process data from NCBI GEO; (2) perform differential analysis using established techniques developed for both microarray and sequencing data; (3) perform both gene set enrichment, as well as topology‐based pathway analysis using different methods that seek to answer different research hypotheses; (4) combine methods and datasets to find consensus results; and (5) visualize analysis results and explore significantly impacted pathways across multiple analyses. This protocol provides many example code snippets with detailed explanations and supports the analysis of more than 1000 species, two pathway databases, three differential analysis techniques, eight pathway analysis tools, six meta‐analysis methods, and two consensus analysis techniques. The package is freely available on the CRAN repository. © 2024 The Authors. Current Protocols published by Wiley Periodicals LLC.&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Basic Protocol 1&lt;/bold&gt;: Processing Affymetrix microarrays&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Basic Protocol 2&lt;/bold&gt;: Processing Agilent microarrays&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Support Protocol&lt;/bold&gt;: Processing RNA sequencing (RNA‐Seq) data&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Basic Protocol 3&lt;/bold&gt;: Differential analysis of microarray data (Affymetrix and Agilent)&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Basic Protocol 4&lt;/bold&gt;: Differential analysis of RNA‐Seq data&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Basic Protocol 5&lt;/bold&gt;: Gene set enrichment analysis&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Basic Protocol 6&lt;/bold&gt;: Topology‐based (TB) pathway analysis&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Basic Protocol 7&lt;/bold&gt;: Data integration and visualization&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2343019; 2203236</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>