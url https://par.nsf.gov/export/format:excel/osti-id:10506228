--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10506228</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2023.101224</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“So, They Said Harder Math, Right?” Youth Pedagogical Development in Youth Teacher Debrief Sessions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tucker-Raymond, Eli; Yu, Xi; Guttíerrez, Juan; Houston-King, Ashley A.; Frankel, Katherine K.; Freeman, Cliff; Olivares, Maria C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Society of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1250 to 1253</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study explores how young people, aged 14-22, employed as facilitators of math learning for younger children in an out-of-school time organization, talk with each other about their experiences as they participate in a routine known as “debriefs.” Debriefs occur between facilitation sessions and allow opportunities for youth to discuss mathematical ideas and understand their roles as facilitators. They also provide space for youth to begin planning the next facilitation. Through interaction analysis of one typical debrief session, we offer implications for understanding how debriefs contribute to the unique ways that young people develop their pedagogical approaches—a process we call “youth pedagogical development.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2000511</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Society of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>