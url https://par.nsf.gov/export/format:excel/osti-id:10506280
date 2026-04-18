--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10506280</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0190076</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The glass transition and enthalpy recovery of polystyrene nanorods using Flash differential scanning calorimetry</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pallaka, Madhusudhan R.; Simon, Sindee L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The glass transition (Tg) behavior and enthalpy recovery of polystyrene nanorods within an anodic aluminum oxide (AAO) template (supported nanorods) and after removal from AAO (unsupported nanorods) is studied using Flash differential scanning calorimetry. Tg is found to be depressed relative to the bulk by 20 ± 2 K for 20 nm-diameter unsupported polystyrene (PS) nanorods at the slowest cooling rate and by 9 ± 1 K for 55 nm-diameter rods. On the other hand, bulk-like behavior is observed in the case of unsupported 350 nm-diameter nanorods and for all supported rods in AAO. The size-dependent Tg behavior of the PS unsupported nanorods compares well with results for ultrathin films when scaled using the volume/surface ratio. Enthalpy recovery was also studied for the 20 and 350 nm unsupported nanorods with evolution toward equilibrium found to be linear with logarithmic time. The rate of enthalpy recovery for the 350 nm rods was similar to that for the bulk, whereas the rate of recovery was enhanced for the 20 nm rods for down-jump sizes larger than 17 K. A relaxation map summarizes the behavior of the nanorods relative to the bulk and relative to that for the 20 nm-thick ultrathin film. Interestingly, the fragility of the 20 nm-diameter nanorod and the 20 nm ultrathin film are identical within the error of measurements, and when plotted vs departure from Tg (i.e., T − Tg), the relaxation maps of the two samples are identical in spite of the fact that the Tg is depressed 8 K more in the nanorod sample.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2141221</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIP</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>