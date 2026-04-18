--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10507030</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TCNS.2023.3290114</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Study of Privacy Preservation in Average Consensus Algorithm via Deterministic Obfuscation Signals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rezazadeh, Navid; Kia, Solmaz S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Control of Network Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>534 to 546</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2372-2533</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This article is a study on the use of additive obfuscation signals to keep the reference values of the agents in the continuous-time Laplacian average consensus algorithm private from eavesdroppers. Obfuscation signals are perturbations that agents add to their local dynamics and their transmitted-out messages to conceal their private reference values. An eavesdropper is an agent inside or outside the network that has access to some subset of the interagent communication messages, and its knowledge set also includes the network topology. Rather than focusing on using a zero-sum and vanishing additive signal, our work determines the necessary and sufficient conditions that define the set of admissible obfuscation signals that do not perturb the convergence point of the algorithm from the average of the reference values of the agents. Of theoretical interest, our results show that this class includes nonvanishing signals as well. Given this broader class of admissible obfuscation signals, we define a deterministic notion of privacy preservation. In this definition, privacy preservation for an agent means that neither the private reference value nor a finite set of values to which the private reference value of the agent belongs to can be obtained. Then, we evaluate the agents’ privacy against eavesdroppers with different knowledge sets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1653838</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>