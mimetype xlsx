--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10507109</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v38i19.30117</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DeepBern-Nets: Taming the Complexity of Certifying Neural Networks Using Bernstein Polynomial Activations and Precise Bound Propagation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Khedr, Haitham; Shoukry, Yasser</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>21232 to 21240</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formal certification of Neural Networks (NNs) is crucial for ensuring their safety, fairness, and robustness. Unfortunately, on the one hand, sound and complete certification algorithms of ReLU-based NNs do not scale to large-scale NNs. On the other hand, incomplete certification algorithms are easier to compute, but they result in loose bounds that deteriorate with the depth of NN, which diminishes their effectiveness. In this paper, we ask the following question; can we replace the ReLU activation function with one that opens the door to incomplete certification algorithms that are easy to compute but can produce tight bounds on the NN's outputs? We introduce DeepBern-Nets, a class of NNs with activation functions based on Bernstein polynomials instead of the commonly used ReLU activation. Bernstein polynomials are smooth and differentiable functions with desirable properties such as the so-called range enclosure and subdivision properties. We design a novel Interval Bound Propagation (IBP) algorithm, called Bern-IBP, to efficiently compute tight bounds on DeepBern-Nets outputs. Our approach leverages the properties of Bernstein polynomials to improve the tractability of neural network certification tasks while maintaining the accuracy of the trained networks. We conduct experiments in adversarial robustness and reachability analysis settings to assess the effectiveness of the approach. Our proposed framework achieves high certified accuracy for adversarially-trained NNs, which is often a challenging task for certifiers of ReLU-based NNs. This work establishes Bernstein polynomial activation as a promising alternative for improving NN certification tasks across various NNs applications.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2002405; 2313104; 2139781</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Association for the Advancement of Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>