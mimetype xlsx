--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10507241</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/polym14235107</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effect of Process Parameters on Void Distribution, Volume Fraction, and Sphericity within the Bead Microstructure of Large-Area Additive Manufacturing Polymer Composites</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sayah, Neshat; Smith, Douglas E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Polymers</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5107</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4360</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Short carbon fiber-reinforced composite materials produced by large-area additive manufacturing (LAAM) are attractive due to their lightweight, favorable mechanical properties, multifunctional applications, and low manufacturing costs. However, the physical and mechanical properties of short carbon-fiber-reinforced composites 3D printed via LAAM systems remain below expectations due in part to the void formation within the bead microstructure. This study aimed to assess void characteristics including volume fraction and sphericity within the microstructure of 13 wt% short carbon fiber acrylonitrile butadiene styrene (SCF/ABS). Our study evaluated SCF/ABS as a pellet, a single freely extruded strand, a regularly deposited single bead, and a single bead manufactured with a roller during the printing process using a high-resolution 3D micro-computed tomography (µCT) system. Micro voids were shown to exist within the microstructure of the SCF/ABS pellet and tended to become more prevalent in a single freely extruded strand which showed the highest void volume fraction among all the samples studied. Results also showed that deposition on the print bed reduced the void volume fraction and applying a roller during the printing process caused a further reduction in the void volume fraction. This study also reports the void’s shape within the microstructure in terms of sphericity which indicated that SCF/ABS single freely extruded strands had the highest mean void sphericity (voids tend to be more spherical). Moreover, this study evaluated the effect of printing process parameters, including nozzle temperature, extrusion speed and nozzle height above the printing table on the void volume fraction and sphericity within the microstructure of regularly deposited single beads.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2055628</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>9.775MB</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>