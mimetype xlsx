--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10507284</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ajpa.24917</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>From such great heights: The effects of substrate height and the perception of risk on lemur locomotor mechanics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schapker, Nicole M.; Janisch, Judith; Myers, Lydia C.; Phelps, Taylor; Shapiro, Liza J.; Young, Jesse W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-27T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Journal of Biological Anthropology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2692-7691</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Objectives&lt;/title&gt;&lt;p&gt;An accident during arboreal locomotion can lead to risky falls, but it remains unclear that the extent to which primates, as adept arborealists, change their locomotion in response to the perceived risk of moving on high supports in the tree canopy. By using more stable forms of locomotion on higher substrates, primates might avoid potentially fatal consequences.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Materials and Methods&lt;/title&gt;&lt;p&gt;Using high‐speed cameras, we recorded the quadrupedal locomotion of four wild lemur species—&lt;italic&gt;Eulemur rubriventer&lt;/italic&gt;,&lt;italic&gt;Eulemur rufifrons, Hapalemur aureus, and Lemur catta&lt;/italic&gt;(&lt;italic&gt;N =&lt;/italic&gt; 113 total strides). We quantified the height, diameter, and angular orientation of locomotor supports using remote sensors and tested the influence of support parameters on gait kinematics, specifically predicting that in response to increasing substrate height, lemurs would decrease speed and stride frequency, but increase stride length and the mean number of supporting limbs.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;Lemurs did not adjust stride frequency on substrates of varying height. Adjustments to speed, stride length, and the mean number of supporting limbs in response to varying height often ran counter to predictions. Only&lt;italic&gt;E. rubriventer&lt;/italic&gt;decreased speed and increased the mean number of supporting limbs on higher substrates.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Discussion&lt;/title&gt;&lt;p&gt;Results suggest that quadrupedal walking is a relatively safe form of locomotion for lemurs, requiring subtle changes in gait to increase stability on higher—that is, potentially riskier—substrates. Continued investigation of the impact of height on locomotion will be important to determine how animals assess risk in their environment and how they choose to use this information to move more safely.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1921314; 2316841; 1921135</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Journal of Biological Anthropology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>