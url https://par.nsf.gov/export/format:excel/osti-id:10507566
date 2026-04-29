--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10507566</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.anbehav.2023.03.008</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The direction and strength of social plasticity in mating signals and mate preferences vary with the life stage of induction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Desjonquères, Camille; Rodríguez, Rafael L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Animal Behaviour</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>255 to 261</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-3472</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Socially induced plasticity in mating signals and mate preferences is widespread in animals. The timing of plasticity induction is key for mating and evolutionary consequences: plasticity induced before and after dispersal often results in different patterns of mate choices. Here we discuss two additional factors that may be of importance: the nature of social interactions that are involved at different stages, and the direction and strength of the effects. We review a case study with the Enchenopa binotata species complex of treehoppers. In spite of a wide scope for social plasticity in E. binotata across life stages, effects of the juvenile social environment were stronger and more common, especially those inﬂuencing the signalepreference relationship. These results emphasize the importance of studying variation in plasticity induced along various life stages and of considering all the mating traits that may be socially plastic. We suggest that systematic investigation of these patterns across taxa will help better understand the origin of diversity in animal communication systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1855962</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>