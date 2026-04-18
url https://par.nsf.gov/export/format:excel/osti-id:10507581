--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10507581</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.33012/2024.19584</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Holistic Workforce Development in Precision Time and Frequency</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hauser, Adam J.; Verma, Jahnvi; Holley, Karri A.; Bandi, Thejesh N.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 55th Annual Precise Time and Time Interval Systems and Applications Meeting</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>16 to 24</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While over one-third of the U.S. economy and much of our national security infrastructure directly depends on precision timing, there has been to date no educational workforce development program in the US dedicated to training young talent in the timekeeping technologies that underpin our society. The Alabama Collaborative for Contemporary Education in Precision Timing (ACCEPT) Program is a new, 5-year National Research Traineeship program funded by the National Science Foundation, designed to train the next generation of graduate (MS and PhD) degree holders in a field of critical important to our nation. ACCEPT will provide a comprehensive training and educational opportunity for trainees from physics, mathematics, and engineering. Trainees will combine coursework across these three departments with professional development in critical areas identified by precision timing experts (teamwork, leadership, ethics, communication), and put their training into practice via research experiences with ACCEPT partners, student-led initiatives, and networking at conferences and workshops. In this paper, we present the current objectives, vision, and methodology of our new program, initial steps toward building a comprehensive training facility, and initial research and demonstration projects.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2244074</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Institute of Navigation</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Long Beach, California</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>