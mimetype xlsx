--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,185 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10507952</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A User Experience Study of MeetingMayhem: a Web-Based Game to Teach Adversarial Thinking</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Huang, S; Lee, J; Zhao, C; Herman, G L; Olano, M; Oliva, L; Sherman, Alan T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM conference on Innovation and Technology in Computer Science Education (ITiCSE),</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The game is intended for students who do not necessarily have any prior background in computer science. Assuming the role of agents, two players exchange messages over a network to try to agree on a meeting time and location, while an adversary interferes with their plan. Following the Dolev-Yao model, the adversary has full control of the network: they can see all messages and modify, block, or forward them.  We designed the game as a web application, where groups of three students play the game, taking turns being the adversary. The adversary is a legitimate communicant on the network, and the agents do not know who is the other agent and who is the adversary. Through gameplay, we expect students to be able to (1) identify the dangers of communicating through a computer network, (2) describe the capabilities of a Dolev-Yao adversary, and (3) apply three cryptographic primitives: symmetric encryption, asymmetric encryption, and digital signatures. We conducted surveys, focus groups, and interviews to evaluate the effectiveness of the game in achieving the learning objectives. The game helped students achieve the first two learning objectives, as well as using symmetric encryption. We found that students enjoyed playing MeetingMayhem. 
+We are revising MeetingMayhem to improve its user interface and to better support students to learn about asymmetric encryption and digital signatures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2138921</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Milan, Italy</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>