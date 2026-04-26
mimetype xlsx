--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10507992</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/tpj.16385</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The regulation of chromatin configuration at &lt;i&gt;AGAMOUS&lt;/i&gt; locus by LFR‐SYD‐containing complex is critical for reproductive organ development in Arabidopsis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lin, Xiaowei; Yuan, Tingting; Guo, Hong; Guo, Yi; Yamaguchi, Nobutoshi; Wang, Shuge; Zhang, Dongxia; Qi, Dongmei; Li, Jiayu; Chen, Qiang; Liu, Xinye; Zhao, Long; Xiao, Jun; Wagner, Doris; Cui, Sujuan; Zhao, Hongtao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Plant Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>478 to 496</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0960-7412</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;SUMMARY&lt;/title&gt; &lt;p&gt;Switch defective/sucrose non‐fermentable (SWI/SNF) chromatin remodeling complexes are evolutionarily conserved, multi‐subunit machinery that play vital roles in the regulation of gene expression by controlling nucleosome positioning and occupancy. However, little is known about the subunit composition of SPLAYED (SYD)‐containing SWI/SNF complexes in plants. Here, we show that the&lt;italic&gt;Arabidopsis thaliana&lt;/italic&gt;Leaf and Flower Related (LFR) is a subunit of SYD‐containing SWI/SNF complexes. LFR interacts directly with multiple SWI/SNF subunits, including the catalytic ATPase subunit SYD,&lt;italic&gt;in vitro&lt;/italic&gt;and&lt;italic&gt;in vivo&lt;/italic&gt;. Phenotypic analyses of&lt;italic&gt;lfr‐2&lt;/italic&gt;mutant flowers revealed that LFR is important for proper filament and pistil development, resembling the function of SYD. Transcriptome profiling revealed that LFR and SYD shared a subset of co‐regulated genes. We further demonstrate that the LFR and SYD interdependently activate the transcription of&lt;italic&gt;AGAMOUS&lt;/italic&gt;(&lt;italic&gt;AG&lt;/italic&gt;), a C‐class floral organ identity gene, by regulating the occupation of nucleosome, chromatin loop, histone modification, and Pol II enrichment on the&lt;italic&gt;AG&lt;/italic&gt;locus. Furthermore, the chromosome conformation capture (3C) assay revealed that the gene loop at&lt;italic&gt;AG&lt;/italic&gt;locus is negatively correlated with the&lt;italic&gt;AG&lt;/italic&gt;expression level, and LFR‐SYD was functional to demolish the&lt;italic&gt;AG&lt;/italic&gt;chromatin loop to promote its transcription. Collectively, these results provide insight into the molecular mechanism of the Arabidopsis SYD‐SWI/SNF complex in the control of higher chromatin conformation of the floral identity gene essential to plant reproductive organ development.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2224729</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley-Blackwell for the Society for Experimental Biology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>