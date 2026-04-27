--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10508539</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards Semantic Exploration of Tables in Scientific Documents</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mulwad, Varish; Kumar, Vijay S; Williams, Jenny Weisenberg; Finin, Tim; Dixit, Sharad; Joshi, Anupam</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Workshop on Semantic Technologies for Scientific, Technical and Legal Data, Extended Semantic Web Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Structured data artifacts such as tables are widely used in scientific literature to organize and concisely communicate important statistical information. Discovering relevant information in these tables remains a significant challenge owing to their structural heterogeneity, dense and often implicit semantics, and diffuse context. This paper describes how we leverage semantic technologies to enable technical experts to search and explore tabular data embedded within scientific documents. We present a system for the on-demand construction of knowledge graphs representing scientific tables (drawn from online scholarly articles hosted by PubMed Central) and for synthesizing tabular responses to semantic search requests against such graphs. We discuss key differentiators in our overall approach, including a two-stage semantic table interpretation that relies on an extensive structural and syntactic characterization of scientific tables and a prototype knowledge discovery engine that uses automatically inferred semantics of scientific tables to serve search requests by potentially fusing information from multiple tables on the fly. We evaluate our system on a real-world dataset of approximately 120,000 tables extracted from over 62,000 COVID-19-related scientific articles.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114892</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>CEUR Workshop Proceedings</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>