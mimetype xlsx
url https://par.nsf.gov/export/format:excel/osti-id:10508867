--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,180 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...128 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -194,191 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10508867</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.atmosres.2024.107402</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Toward untangling thunderstorm-aerosol relationships: An observational study of regions centered on Washington, DC and Kansas City, MO</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bentley, Mace; Gerken, Tobias; Duan, Zhuojun; Bonsal, Dudley; Way, Henry; Szakal, Endre; Pham, Mia; Donaldson, Hunter; Griffith, Lucie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>304</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>107402</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0169-8095</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A multi-variable investigation of thunderstorm environments in two distinct geographic regions is conducted to assess the aerosol and thermodynamic environments surrounding thunderstorm initiation. 12-years of cloud-to-ground (CG) lightning flash data are used to reconstruct thunderstorms occurring in a 225 km radius centered on the Washington, DC. and Kansas City Metropolitan Regions. A total of 196,836 and 310,209 thunderstorms were identified for Washington, D.C. and Kansas City, MO, respectively. Hourly meteorological and aerosol data were
+then merged with the thunderstorm event database.
+Evidence suggests, warm season thunderstorm environments in benign synoptic conditions are considerably different in thermodynamics, aerosol properties, and aerosol concentrations within the Washington, D.C. and Kansas City regions. However, thunderstorm intensity, as measured by flash counts, appears regulated by similar thermodynamic-aerosol relationships despite the differences in their ambient environments. When examining thunderstorm initiation environments, there exists statistically significant, positive relationships between convective available potential energy (CAPE) and flash counts. Aerosol concentration also appears to be a more important quantity than particle size for lightning augmentation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2104299</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Atmospheric Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>