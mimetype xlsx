--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10508951</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ajb2.16221</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A new fossil &lt;i&gt;Acmopyle&lt;/i&gt; with accessory transfusion tissue and potential reproductive buds: Direct evidence for ever‐wet rainforests in Eocene Patagonia</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Andruchow‐Colombo, Ana; Rossetto‐Harris, Gabriella; Brodribb, Timothy J; Gandolfo, María A; Wilf, Peter</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Journal of Botany</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e16221</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-9122</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Premise&lt;/title&gt;&lt;p&gt;&lt;italic&gt;Acmopyle&lt;/italic&gt;(Podocarpaceae) comprises two extant species from Oceania that are physiologically restricted to ever‐wet rainforests, a confirmed fossil record based on leaf adpressions and cuticles in Australia since the Paleocene, and a few uncertain reports from New Zealand, Antarctica, and South America. We investigated fossil specimens with&lt;italic&gt;Acmopyle&lt;/italic&gt;affinities from the early Eocene Laguna del Hunco site in Patagonia, Argentina.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;We studied 42 adpression leafy‐shoot fossils and included them in a total evidence phylogenetic analysis.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;&lt;italic&gt;Acmopyle grayae&lt;/italic&gt;sp. nov. is based on heterophyllous leafy shoots with three distinct leaf types. Among these, bilaterally flattened leaves uniquely preserve subparallel, linear features that we interpret as accessory transfusion tissue (ATT, an extra‐venous water‐conducting tissue). Some apical morphologies of&lt;italic&gt;A. grayae&lt;/italic&gt;shoots are compatible with the early stages of ovuliferous cone development. Our phylogenetic analysis recovers the new species in a polytomy with the two extant&lt;italic&gt;Acmopyle&lt;/italic&gt;species. We report several types of insect‐herbivory damage. We also transfer&lt;italic&gt;Acmopyle engelhardti&lt;/italic&gt;from the middle Eocene Río Pichileufú flora to&lt;italic&gt;Dacrycarpus engelhardti&lt;/italic&gt;comb. nov.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions&lt;/title&gt;&lt;p&gt;We confirm the biogeographically significant presence of the endangered West Pacific genus&lt;italic&gt;Acmopyle&lt;/italic&gt;in Eocene Patagonia.&lt;italic&gt;Acmopyle&lt;/italic&gt;is one of the most drought‐intolerant genera in Podocarpaceae, possibly due to the high collapse risk of the ATT, and thus the new fossil species provides physiological evidence for the presence of an ever‐wet rainforest environment at Laguna del Hunco during the Early Eocene Climatic Optimum.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1925755; 1556666; 1925552</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>