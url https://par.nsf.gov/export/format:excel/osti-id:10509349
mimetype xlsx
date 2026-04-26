--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10509349</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stae368</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A uniform analysis of debris discs with the Gemini Planet Imager II: constraints on dust density distribution using empirically informed scattering phase functions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hom, Justin; Patience, J; Chen, C H; Duchêne, G; Mazoyer, J; Millar-Blanchaer, M A; Esposito, T M; Kalas, P; Crotts, K A; Gonzales, E C; Kolokolova, L; Lewis, B L; Matthews, B C; Rice, M; Weinberger, A J; Wilner, D J; Wolff, S G; Bruzzone, S; Choquet, E; Debes, J; De Rosa, R J; Donaldson, J; Draper, Z; Fitzgerald, M P; Hines, D C; Hinkley, S; Hughes, A M; López, R A; Marchis, F; Metchev, S; Moro-Martin, A; Nesvold, E; Nielsen, E L; Oppenheimer, R; Padgett, D; Perrin, M D; Pueyo, L; Rantakyrö, F; Ren, B B; Schneider, G; Soummer, R; Song, I; Stark, C C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>528</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6959 to 6984</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Spatially resolved images of debris discs are necessary to determine disc morphological properties and the scattering phase function (SPF) thatantifies the brightness of scattered light as a function of phase angle. Current high-contrast imaging instruments have successfully resolved several dozens of debris discs around other stars, but few studies have investigated trends in the scattered-light, resolved population of debris discs in a uniform and consistent manner. We have combined Karhunen-Loeve Image Projection (KLIP) with radiative-transfer disc forward modelling in order to obtain the highest-quality image reductions and constrain disc morphological properties of eight debris discs imaged by the Gemini Planet Imager at H-band with a consistent and uniformly applied approach. In describing the scattering properties of our models, we assume a common SPF informed from solar system dust scattering measurements and apply it to all systems. We identify a diverse range of dust density properties among the sample, including critical radius, radial width, and vertical width. We also identify radially narrow and vertically extended discs that may have resulted from substellar companion perturbations, along with a tentative positive trend in disc eccentricity with relative disc width. We also find that using a common SPF can achieve reasonable model fits for discs that are axisymmetric and asymmetric when fitting models to each side of the disc independently, suggesting that scattering behaviour from debris discs may be similar to Solar system dust.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2307920</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>