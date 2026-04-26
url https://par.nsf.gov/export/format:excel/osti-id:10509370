--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10509370</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jhered/esad035</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chromosome-length genome assembly and karyotype of the endangered black-footed ferret ( &lt;i&gt;Mustela nigripes&lt;/i&gt; )</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kliver, Sergei; Houck, Marlys L; Perelman, Polina L; Totikov, Azamat; Tomarovsky, Andrey; Dudchenko, Olga; Omer, Arina D; Colaric, Zane; Weisz, David; Aiden, Erez Lieberman; Chan, Saki; Hastie, Alex; Komissarov, Aleksey; Ryder, Oliver A; Graphodatsky, Alexander; Johnson, Warren E; Maldonado, Jesús E; Pukazhenthi, Budhan S; Marinari, Paul E; Wildt, David E; Koepfli, Klaus-Peter</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Oleksyk, Taras</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Heredity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>539 to 548</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1503</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The black-footed ferret (Mustela nigripes) narrowly avoided extinction to become an oft-cited example of the benefits of intensive management, research, and collaboration to save a species through ex situ conservation breeding and reintroduction into its former range. However, the species remains at risk due to possible inbreeding, disease susceptibility, and multiple fertility challenges. Here, we report the de novo genome assembly of a male black-footed ferret generated through a combination of linked-read sequencing, optical mapping, and Hi-C proximity ligation. In addition, we report the karyotype for this species, which was used to anchor and assign chromosome numbers to the chromosome-length scaffolds. The draft assembly was ~2.5 Gb in length, with 95.6% of it anchored to 19 chromosome-length scaffolds, corresponding to the 2n = 38 chromosomes revealed by the karyotype. The assembly has contig and scaffold N50 values of 148.8 kbp and 145.4 Mbp, respectively, and is up to 96% complete based on BUSCO analyses. Annotation of the assembly, including evidence from RNA-seq data, identified 21,406 protein-coding genes and a repeat content of 37.35%. Phylogenomic analyses indicated that the black-footed ferret diverged from the European polecat/domestic ferret lineage 1.6 million yr ago. This assembly will enable research on the conservation genomics of black-footed ferrets and thereby aid in the further restoration of this endangered species.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021795; 2019745</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Genetic Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>