--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10509583</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/NMDC57951.2023.10343722</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RIS with Nanomaterials for FutureG Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Al-Duhni, Ghaleb_Saleh Ghaleb; Valera, Tatiana; Pulugurtha, Markondeya Raj; Volakis, John L; Venkatakrishnan, Satheesh B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>721 to 725</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-3546-0</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Reconfigurable Intelligent Surfaces (RIS) also known as Intelligent Reflecting Surfaces (IRS) often depend upon metasurfaces. These typically comprise of a large array of passive elements that can be fabricated to modulate reflection amplitude or phase or both to create tunable functions that are independently controlled. Various RIS are developed to improve spectral efficiency through ultrawideband antennas, enhanced beamforming with higher gain and bandwidth, spatial reconfigurability, selective and adjustable isolation, and other desired features. Several approaches to tune the RIS performance are being explored. This paper reviews the primary approaches and the benefit of emerging tunable nanomaterials in achieving such RIS functions. Designs with 1-bit and 6-bit phase shifters are discussed in the first part. Various opportunities with nanomaterials and nanodevices to induce such phase shifts are discussed in the last part of the paper.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029007</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Paestum, Italy</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>