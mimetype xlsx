--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10509686</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.giant.2023.100228</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Directing and reconfiguring colloidal assembly by disclination networks in nematic liquid crystal as templates</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Guo, Yubing; Jiang, Miao; Afghah, Sajedeh; Peng, Chenghui; Selinger, Robin LB; Lavrentovich, Oleg D; Wei, Qi-Huo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Giant</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>100228</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2666-5425</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Exotic structures with interesting physical and chemical properties can be achieved by self-organizing engineered building blocks. The central aim for self-assembly is to precisely control the position and orientation of individual building blocks. In this work, we use topological defects (disclinations) in nematic liquid crystals as templates to direct the self-assembly of colloidal particles into designable 3D structures. By photopatterning preprogrammed molecular orientations at two confining surfaces, we created pre-designable disclination networks and characterized their interactions with spherical colloidal particles. We find that colloidal particles are attracted to different disclinations depending on the orientation of the point defect (elastic dipole) around the colloids. We demonstrate that the positions, network structures, and orientation of the elastic dipoles of the colloidal chains can be pre-designed and reconfigured with remote illumination of polarized light.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1663041; 2215191</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>