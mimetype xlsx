--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10509848</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adl0848</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Switching it up: New mechanisms revealed in wurtzite-type ferroelectrics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Cheng-Wei; Yazawa, Keisuke; Zakutayev, Andriy; Brennecka, Geoff L; Gorai, Prashun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Wurtzite-type ferroelectrics have drawn increasing attention due to the promise of better performance and integration than traditional oxide ferroelectrics with semiconductors such as Si, SiC, and III-V compounds. However, wurtzite-type ferroelectrics generally require enormous electric fields, approaching breakdown, to reverse their polarization. The underlying switching mechanism(s), especially for multinary compounds and alloys, remains elusive. Here, we examine the switching behaviors in Al&lt;sub&gt;1−&lt;italic&gt;x&lt;/italic&gt;&lt;/sub&gt;Sc&lt;italic&gt;&lt;sub&gt;x&lt;/sub&gt;&lt;/italic&gt;N alloys and wurtzite-type multinary candidate compounds we recently computationally identified. We find that switching in these tetrahedrally coordinated materials proceeds via a variety of nonpolar intermediate structures and that switching barriers are dominated by the more-electronegative cations. For Al&lt;sub&gt;1−&lt;italic&gt;x&lt;/italic&gt;&lt;/sub&gt;Sc&lt;italic&gt;&lt;sub&gt;x&lt;/sub&gt;&lt;/italic&gt;N alloys, we find that the switching pathway changes from a collective mechanism to a lower-barrier mechanism enabled by inversion of individual tetrahedra with increased Sc composition. Our findings provide insights for future engineering and realization of wurtzite-type materials and open a door to understanding domain motion.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2119281</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>