--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10509997</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AdaptSim: Task-Driven Simulation Adaptation for Sim-to-Real Transfer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ren, Allen Z; Dai, Hongkai; Burchfiel, Benjamin; Majumdar, Anirudha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Conference on Robot Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Simulation parameter settings such as contact models and object geometry approximations are critical to training robust robotic policies capable of transferring from simulation to real-world deployment. Previous approaches typically handcraft distributions over such parameters (domain randomization), or identify parameters that best match the dynamics of the real environment (system identification). However, there is often an irreducible gap between simulation and reality: attempting to match the dynamics between simulation and reality across all states and tasks may be infeasible and may not lead to policies that perform well in reality for a specific task. Addressing this issue, we propose AdaptSim, a new task-driven adaptation framework for sim-to-real transfer that aims to optimize task performance in target (real) environments -- instead of matching dynamics between simulation and reality. First, we meta-learn an adaptation policy in simulation using reinforcement learning for adjusting the simulation parameter distribution based on the current policy's performance in a target environment. We then perform iterative real-world adaptation by inferring new simulation parameter distributions for policy training, using a small amount of real data. We perform experiments in three robotic tasks: (1) swing-up of linearized double pendulum, (2) dynamic table-top pushing of a bottle, and (3) dynamic scooping of food pieces with a spatula. Our extensive simulation and hardware experiments demonstrate AdaptSim achieving 1-3x asymptotic performance and ∼2x real data efficiency when adapting to different environments, compared to methods based on Sys-ID and directly training the task policy in target environments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2044149</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Conference on Robot Learning (CoRL)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Atlanta, GA, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>