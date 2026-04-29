--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10510356</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jpa.2023.4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Systematic paleontology of macroalgal fossils from the Tonian Mackenzie Mountains Supergroup</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maloney, Katie M; Maverick, Dakota P; Schiffbauer, James D; Halverson, Galen P; Xiao, Shuhai; Laflamme, Marc</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Paleontology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>499 to 515</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-3360</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Proterozoic eukaryotic macroalgae are difficult to interpret because morphological details required for proper phylogenetic studies are rarely preserved. This is especially true of morphologically simple organisms consisting of tubes, ribbons, or spheres that are commonly found in a wide array of bacteria, plants, and even animals. Previous reports of exceptionally preserved Tonian (ca. 950−900 Ma) fossils from the Dolores Creek Formation of Northwestern Canada feature enough morphological evidence to support a green macroalgal affinity. However, the affinities of two additional forms identified on the basis of the size distribution of available specimens remain undetermined, while the presence of three unique algal forms supports other reports of increasing algal diversity in the early Neoproterozoic.&lt;italic&gt;Archaeochaeta guncho&lt;/italic&gt;new genus new species is described as a green macroalga on the basis of its well-preserved morphology consisting of an unbranching, uniseriate thallus with uniform width throughout and possessing an elliptical to globose anchoring holdfast. A larger size class of ribbon-like forms is interpreted as&lt;italic&gt;Vendotaenia&lt;/italic&gt;sp. A third size class is significantly smaller than&lt;italic&gt;Archaeochaeta&lt;/italic&gt;n. gen. and&lt;italic&gt;Vendotaenia,&lt;/italic&gt;but in the absence of clear morphological characters, it remains difficult to assign. As&lt;italic&gt;Archaeochaeta&lt;/italic&gt;n. gen. and&lt;italic&gt;Vendotaenia&lt;/italic&gt;represent photoautotrophic taxa, these findings support the hypothesis of increasing morphological complexity and phyletic diversification of macroalgae during the Tonian, leading to dramatic changes within benthic marine ecosystems before the evolution of animals.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1652351</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Paleontology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>