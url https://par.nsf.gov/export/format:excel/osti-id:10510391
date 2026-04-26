--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10510391</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17603/ds2-1y50-6519</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interorganizational Social Network Analysis Survey Instrument:Building State Voluntary Organizations Active in Disaster (VOAD) Capacities to Protect Children in Emergencies: An Evaluation Research Project</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mathews, Mason; Vickery, Jamie; Green, Luther; Koenig, Aren; Drever, Anita; Wu, Haorui; Peek, Lori</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Save_the_Children; Emergency_Management_Consultant; Unknown_Institution_; University_of_Colorado_Boulder_coloradoedu; University_of_Colorado_Boulder; CONVERGE_-_Social_ScienceInterdisciplinary_Resources_and_Extreme_Events_Coordination_-_University_of_Colorado_Boulder</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A primary objective of this larger evaluation project was to develop a baseline understanding of the existing connections across Voluntary Organizations Active in Disaster (VOAD) member and partner organizations in Arkansas and Nebraska, including identification of opportunities for additional or more extensive collaboration. To address this objective, the evaluation team constructed an interorganizational social network analysis (SNA) survey to measure the degree to which VOAD member organizations in Arkansas and Nebraska: (1) engage in various levels of collaboration, (2) contact one another, (3) exchange essential resources, and (4) perceive the benefits and challenges associated with collaboration. In addition to measuring VOAD collaboration and exchanges, we assessed the extent to which child-serving organizations were represented within Arkansas and Nebraska VOAD networks and whether they were sought after for child-focused resources. To do this, we developed two survey instruments that were identical other than one survey included VOAD, emergency management, and child-serving organizations in Nebraska, and the other included such organizations in Arkansas. We also updated the introductory text in each survey to represent the names of the focal states and organizational partners. In total, 34 participants from Arkansas VOAD and their partners and 43 participants from Nebraska VOAD and their partners completed the SNA survey. The intended audience for this survey instrument includes researchers as well as practitioners and policy makers interested in the use of social network analysis in disaster research. As indicated by the highlighted text in the instruments, future users of this survey will need to update organizational names in the text and network question rosters. Please see the highlighted instructions in the survey for further guidance on replicating the instrument.Between 2018 and 2020, the Natural Hazards Center at the University of Colorado Boulder conducted an evaluation entitled: Building State Voluntary Organizations Active in Disaster (VOADs) Capacities to Protect Children in Emergencies. This project was designed to assess the capacity of state-level VOADs to address children’s needs before, during, and after disasters. This project involved multi-method research in the focal states of Arkansas and Nebraska and in collaboration with members of VOADs, emergency management, Save the Children, and other child-serving organizations in both states. The evaluation team conducted participatory engagement exercises, survey research, secondary data analysis and GIS mapping, and an interorganizational network analysis survey. This project includes research instruments and the final reports produced as part of this project. The envisioned audience for these materials includes researchers, emergency managers, and professionals who work for child-serving organizations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1635593</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Designsafe-CI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>DesignSafe Cyberinfrastructure</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>