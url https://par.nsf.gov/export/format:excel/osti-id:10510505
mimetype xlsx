--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10510505</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Does the Past Influence the Present or the Future? Deep Time, Land Use, and Remote Sensing in Southern Mexico</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Murtha, Timothy; Schroder, Whittaker; Golden, Charles; Herndon, Kelsey; Griffin, Robert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of digital landscape architecture</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>75-83</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2511-624X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper reports the initial results of a pilot study investigating the relationships among long-term land use, settlements, historic population, and their potential influence for understanding and evaluating current and future land use. Most of our work to date has been focused on evaluating chang- ing patterns of historic settlement and its relationship to what we know about the historic environment and landscape. Here, we instead rely on remotely-sensed big data as a first step to see how patterns of past land use are correlated with what we know about current land use and land cover. The pilot study initiates a broader research agenda that better incorporates what we know about past landscapes into contemporary land use decisions and to offer critical insights into how the future could be shaped by integrating information about the past. As a first step, the analysis is intentionally broad so that our next steps can provide the fidelity and resolution to offer place based information for design and planning. Nevertheless, it offers a unique window of perception into current land use and a platform for operationalizing evolutionary uses of the past for better managing, designing, and planning complex land systems and moving beyond analogic uses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849921</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wichmann</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>