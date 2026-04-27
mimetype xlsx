--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10510519</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.est.3c07062</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Greatest Opportunity for Green Stormwater Infrastructure Is to Advance Environmental Justice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>LeFevre, Gregory H; Hendricks, Marccus D; Carrasquillo, Maya E; McPhillips, Lauren E; Winfrey, Brandon K; Mihelcic, James R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Science &amp; Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>19088 to 19093</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0013-936X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In 2021, Environmental Science &amp; Technology convened an ACS Global Webinara on green stormwater infrastructure (GSI) as a tool for environmental justice. Since then, we researchers have continued to discuss advancing GSI science, practice, and priorities. The U.S. Environmental Protection Agency (1) describes green infrastructure as “the range of measures that use plant or soil systems, permeable pavement or other permeable surfaces or substrates, stormwater harvest and reuse, or landscaping to store, infiltrate, or evapotranspirate stormwater and reduce flows to sewer systems or to surface waters.” GSI systems use a variety of names both within the United States and worldwide (e.g., low-impact development, sponge cities, water sensitive cities) and encompasses concepts from physical stormwater design/management practices to sustainable urban planning and urban ecology. (2,3) GSI and, more broadly, other nature-based solutions offer possibilities for improving urban hydrologic function and water quality while providing multiple co-benefits; (4) however, we contend the most important benefit is as a tool to advance environmental justice (EJ). Indeed, if these benefits lack intentionality in process and placement to repair past harms, we miss the greatest opportunity of all. Here we present summarized thoughts concerning strengths, weaknesses and threats, and opportunities for GSI (Figure 1).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1844720</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>