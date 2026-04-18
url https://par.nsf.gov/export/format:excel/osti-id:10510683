--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10510683</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3611643.3616362</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>𝜇Akka: Mutation Testing for Actor Concurrency in Akka using Real-World Bugs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Moradi_Moghadam, Mohsen; Bagherzadeh, Mehdi; Khatchadourian, Raffi; Bagheri, Hamid</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-30T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM SIGSOFT International Symposium on the Foundations of Software Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>262 to 274</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1539-7521</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400703270</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Actor concurrency is becoming increasingly important in the real world and mission-critical software. This requires these applications to be free from actor bugs, that occur in the real world, and have tests that are effective in finding these bugs. Mutation testing is a well-established technique that transforms an application to induce its likely bugs and evaluate the effectiveness of its tests in finding these bugs. Mutation testing is available for a broad spectrum of applications and their bugs, ranging from web to mobile to machine learning, and is used at scale in companies like Google and Facebook. However, there still is no mutation testing for actor concurrency that uses real-world actor bugs. In this paper, we propose 𝜇Akka, a framework for mutation testing of Akka actor concurrency using real actor bugs. Akka is a popular industrial-strength implementation of actor concurrency. To design, implement, and evaluate 𝜇Akka, we take the following major steps: (1) manually analyze a recent set of 186 real Akka bugs from Stack Overflow and GitHub to understand their causes; (2) design a set of 32 mutation operators, with 138 source code changes in Akka API, to emulate these causes and induce their bugs; (3) implement these operators in an Eclipse plugin for Java Akka; (4) use the plugin to generate 11.7k mutants of 10 real GitHub applications, with 446.4k lines of code and 7.9k tests; (5) run these tests on these mutants to measure the quality of mutants and effectiveness of tests; (6) use PIT to generate 26.2k mutants to compare 𝜇Akka and PIT mutant quality and test effectiveness. PIT is a popular mutation testing tool with traditional operators; (7) manually analyze the bug coverage and overlap of 𝜇Akka, PIT, and actor operators in a previous work; and (8) discuss a few implications of our findings. Among others, we find that 𝜇Akka mutants are higher quality, cover more bugs, and tests are less effective in detecting them.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2200343</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>San Francisco, CA USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>