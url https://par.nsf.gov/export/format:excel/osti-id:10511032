--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10511032</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Instructing Goal-Conditioned Reinforcement Learning Agents with Temporal Logic Objectives</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qiu, Wenjie; Mao, Wensen; Zhu, He</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in Neural Information Processing Systems (NeurIPS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Goal-conditioned reinforcement learning (RL) is a powerful approach for learning general-purpose skills by reaching diverse goals. However, it has limitations when it comes to task-conditioned policies, where goals are specified by temporally extended instructions written in the Linear Temporal Logic (LTL) formal language. Existing approaches for finding LTL-satisfying policies rely on sampling a large set of LTL instructions during training to adapt to unseen tasks at inference time. However, these approaches do not guarantee generalization to out-of-distribution LTL objectives, which may have increased complexity. In this paper, we propose a novel approach to address this challenge. We show that simple goal-conditioned RL agents can be instructed to follow arbitrary LTL specifications without additional training over the LTL task space. Unlike existing approaches that focus on LTL specifications expressible as regular expressions, our technique is unrestricted and generalizes to ω-regular expressions. Experiment results demonstrate the effectiveness of our approach in adapting goal-conditioned RL agents to satisfy complex temporal logic task specifications zero-shot.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007799; 2124155</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NeurIPS Proceedings</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>