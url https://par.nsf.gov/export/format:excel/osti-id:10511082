--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10511082</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1361-665X/acbb47</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effect of polydispersity in concentrated magnetorheological fluids</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Manuel, Júlio_Gabriel_de Falco; Bombard, Antonio_José Faria; Weeks, Eric R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Smart Materials and Structures</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>045014</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0964-1726</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Magnetorheological fluids (MRF) are smart materials of increasing interest due to their great versatility in mechanical and mechatronic systems. As main rheological features, MRFs must present low viscosity in the absence of magnetic field (0.1–1.0 Pa.s) and high yield stress (50–100 kPa) when magnetized, in order to optimize the magnetorheological effect. Such properties, in turn, are directly influenced by the composition, volume fraction, size, and size distribution (polydispersity) of the particles, the latter being an important piece in the improvement of these main properties. In this context, the present work aims to analyze, through experiments and simulations, the influence of polydispersity on the maximum packing fraction, on the yield stress under field (on-state) and on the plastic viscosity in the absence of field (off-state) of concentrated MRF (&lt;italic&gt;φ&lt;/italic&gt;= 48.5 vol.%). Three blends of carbonyl iron powder (CIP) in polyalphaolefin oil were prepared. These blends have the same mode, but different polydispersity indexes (α), ranging from 0.46 to 1.44. Separate simulations show that the random close packing fraction increases from about 68% to 80% as the polydispersity indexes increase over this range. The on-state yield stress, in turn, is raised from 30 ± 0.5 kPa to 42 ± 2 kPa (&lt;italic&gt;B&lt;/italic&gt;≈ 0.57 T) and the off-state plastic viscosity, is reduced from 4.8 Pa.s to 0.5 Pa.s. Widening the size distributions, as is well known in the literature, increases packing efficiency and reduces the viscosity of concentrated dispersions, but beyond that, it proved to be a viable way to increase the magnetorheological effect of concentrated MRF. The Brouwers model, which considers the void fraction in suspensions of particles with lognormal distribution, was proposed as a possible hypothesis to explain the increase in yield stress under magnetic field.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1804186</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>