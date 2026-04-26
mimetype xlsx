--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10511268</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-023-42234-1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>All-dielectric scale invariant waveguide</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rodrigues, Janderson R; Dave, Utsav D; Mohanty, Aseema; Ji, Xingchen; Datta, Ipshita; Chaitanya, Shriddha; Shim, Euijae; Gutierrez-Jauregui, Ricardo; Almeida, Vilson R; Asenjo-Garcia, Ana; Lipson, Michal</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Total internal reflection (TIR) governs the guiding mechanisms of almost all dielectric waveguides and therefore constrains most of the light in the material with the highest refractive index. The few options available to access the properties of lower-index materials include designs that are either lossy, periodic, exhibit limited optical bandwidth or are restricted to subwavelength modal volumes. Here, we propose and demonstrate a guiding mechanism that leverages symmetry in multilayer dielectric waveguides as well as evanescent fields to strongly confine light in low-index materials. The proposed waveguide structures exhibit unusual light properties, such as uniform field distribution with a non-Gaussian spatial profile and scale invariance of the optical mode. This guiding mechanism is general and can be further extended to various optical structures, employed for different polarizations, and in different spectral regions. Therefore, our results can have huge implications for integrated photonics and related technologies.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1936345</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>