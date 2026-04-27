--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10512250</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2311086121</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Long-term declines in chlorophyll &lt;i&gt;a&lt;/i&gt; and variable phenology revealed by a 60-year estuarine plankton time series</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Thibodeau, Patricia S; Puggioni, Gavino; Strock, Jacob; Borkman, David G; Rynearson, Tatiana A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Long-term ecological time series provide a unique perspective on the emergent properties of ecosystems. In aquatic systems, phytoplankton form the base of the food web and their biomass, measured as the concentration of the photosynthetic pigment chlorophyll&lt;italic&gt;a&lt;/italic&gt;(chl&lt;italic&gt;a&lt;/italic&gt;), is an indicator of ecosystem quality. We analyzed temporal trends in chl&lt;italic&gt;a&lt;/italic&gt;from the Long-Term Plankton Time Series in Narragansett Bay, Rhode Island, USA, a temperate estuary experiencing long-term warming and changing anthropogenic nutrient inputs. Dynamic linear models were used to impute and model environmental variables (1959 to 2019) and chl&lt;italic&gt;a&lt;/italic&gt;concentrations (1968 to 2019). A long-term chl&lt;italic&gt;a&lt;/italic&gt;decrease was observed with an average decline in the cumulative annual chl&lt;italic&gt;a&lt;/italic&gt;concentration of 49% and a marked decline of 57% in winter-spring bloom magnitude. The long-term decline in chl&lt;italic&gt;a&lt;/italic&gt;concentration was directly and indirectly associated with multiple environmental factors that are impacted by climate change (e.g., warming temperatures, water column stratification, reduced nutrient concentrations) indicating the importance of accounting for regional climate change effects in ecosystem-based management. Analysis of seasonal phenology revealed that the winter–spring bloom occurred earlier, at a rate of 4.9 ± 2.8 d decade&lt;sup&gt;−1&lt;/sup&gt;. Finally, the high degree of temporal variation in phytoplankton biomass observed in Narragansett Bay appears common among estuaries, coasts, and open oceans. The commonality among these marine ecosystems highlights the need to maintain a robust set of phytoplankton time series in the coming decades to improve signal-to-noise ratios and identify trends in these highly variable environments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655686; 2322676</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PNAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>