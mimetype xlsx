--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,185 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10512357</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Unsupervised Contrastive Learning for Robust RF Device Fingerprint Under Time-Domain Shift</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Jun; Wong, Weng-Keen; Hamdaoui, Bechir</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Conference on Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Radio Frequency (RF) device fingerprinting has been recognized as a potential technology for enabling automated wireless device identification and classification. However, it faces a key challenge due to the domain shift that could arise from variations in the channel conditions and environmental settings, potentially degrading the accuracy of RF-based device classification when testing and training data is collected in different domains. 
+This paper introduces a novel solution that leverages contrastive learning to mitigate this domain shift problem.
+Contrastive learning, a state-of-the-art self-supervised learning approach from deep learning, learns a distance metric such that positive pairs are closer (i.e. more similar) in the learned metric space than negative pairs. When applied to RF fingerprinting, our model treats RF signals from the same transmission as positive pairs and those from different transmissions as negative pairs. Through experiments on wireless and wired RF datasets collected over several days, we demonstrate that our contrastive learning approach captures domain-invariant features, diminishing the effects of domain-specific variations. Our results show large and consistent improvements in accuracy (10.8% to 27.8%) over baseline models, thus underscoring the effectiveness of contrastive learning in improving device classification under domain shift.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003273</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Denver, CO</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>